--- v1 (2026-02-01)
+++ v2 (2026-10-05)
@@ -1,8744 +1,6065 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6F0ECA32" w14:textId="01A6C572" w:rsidR="0033638E" w:rsidRDefault="0033638E" w:rsidP="0033638E">
+    <w:p w14:paraId="76BE779F" w14:textId="5973E1AB" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DA0648">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kauno Kazio Griniaus progimnazijos išnuomotos patalpos 202</w:t>
       </w:r>
-      <w:r w:rsidR="002C4C7B">
+      <w:r w:rsidR="009B061D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="002C4C7B">
+      <w:r w:rsidR="009B061D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> m.m.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13993" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="1698"/>
         <w:gridCol w:w="1634"/>
         <w:gridCol w:w="1283"/>
         <w:gridCol w:w="2116"/>
         <w:gridCol w:w="2444"/>
         <w:gridCol w:w="1507"/>
         <w:gridCol w:w="2574"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0033638E" w14:paraId="11043A6B" w14:textId="77777777" w:rsidTr="005445D1">
+      <w:tr w:rsidR="00DA0648" w14:paraId="71D55D4E" w14:textId="77777777" w:rsidTr="00DD077A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="256FE431" w14:textId="77777777" w:rsidR="0033638E" w:rsidRDefault="0033638E" w:rsidP="00FB1D5B">
+          <w:p w14:paraId="03FFF8F0" w14:textId="77777777" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Eil. Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5091E160" w14:textId="77777777" w:rsidR="0033638E" w:rsidRDefault="0033638E" w:rsidP="00FB1D5B">
+          <w:p w14:paraId="0DFDD181" w14:textId="77777777" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Adresas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1634" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="077FF4D9" w14:textId="77777777" w:rsidR="0033638E" w:rsidRDefault="0033638E" w:rsidP="00FB1D5B">
+          <w:p w14:paraId="5D5AEBD2" w14:textId="77777777" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Patalpos Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52E0DB8F" w14:textId="77777777" w:rsidR="0033638E" w:rsidRDefault="0033638E" w:rsidP="00FB1D5B">
+          <w:p w14:paraId="0415CCB5" w14:textId="77777777" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Plotas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1753D5AB" w14:textId="77777777" w:rsidR="0033638E" w:rsidRDefault="0033638E" w:rsidP="00FB1D5B">
+          <w:p w14:paraId="535AE111" w14:textId="77777777" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sutarties šalys</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0638B700" w14:textId="77777777" w:rsidR="0033638E" w:rsidRDefault="0033638E" w:rsidP="00FB1D5B">
+          <w:p w14:paraId="6079348C" w14:textId="77777777" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sutarties sudarymo ir galiojimo data;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48D11F1D" w14:textId="77777777" w:rsidR="0033638E" w:rsidRDefault="0033638E" w:rsidP="00FB1D5B">
+          <w:p w14:paraId="24E1C3DD" w14:textId="77777777" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Grafikas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19A38A82" w14:textId="77777777" w:rsidR="0033638E" w:rsidRDefault="0033638E" w:rsidP="00FB1D5B">
+          <w:p w14:paraId="0423C96F" w14:textId="77777777" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sutarties kaina (Eur)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32055114" w14:textId="77777777" w:rsidR="0033638E" w:rsidRDefault="0033638E" w:rsidP="00FB1D5B">
+          <w:p w14:paraId="6BF35A20" w14:textId="77777777" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Teisinis pagrindas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033638E" w14:paraId="3B1206E5" w14:textId="77777777" w:rsidTr="005445D1">
+      <w:tr w:rsidR="00DA0648" w14:paraId="29FF4390" w14:textId="77777777" w:rsidTr="00DD077A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A41DFA7" w14:textId="77777777" w:rsidR="0033638E" w:rsidRDefault="0033638E" w:rsidP="00FB1D5B">
+          <w:p w14:paraId="216977E4" w14:textId="77777777" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C2E0020" w14:textId="77777777" w:rsidR="0033638E" w:rsidRDefault="0033638E" w:rsidP="00FB1D5B">
+          <w:p w14:paraId="662937B9" w14:textId="77777777" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Šiaurės pr. 97,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BC7D280" w14:textId="77777777" w:rsidR="0033638E" w:rsidRDefault="0033638E" w:rsidP="00FB1D5B">
+          <w:p w14:paraId="564BA280" w14:textId="77777777" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kaunas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1634" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BE32A2E" w14:textId="77777777" w:rsidR="0033638E" w:rsidRDefault="0033638E" w:rsidP="00FB1D5B">
-[...18 lines deleted...]
-          <w:p w14:paraId="24D5EA99" w14:textId="77777777" w:rsidR="0033638E" w:rsidRDefault="0033638E" w:rsidP="00FB1D5B">
+          <w:p w14:paraId="2EA5F0BA" w14:textId="7998D68F" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nr.311</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F10DC73" w14:textId="77777777" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>kabinetas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D95B8CA" w14:textId="77777777" w:rsidR="0033638E" w:rsidRDefault="0033638E" w:rsidP="00FB1D5B">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7D41410B" w14:textId="0ABF4A18" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(plane  III_312)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AF9F95E" w14:textId="77777777" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nr.106</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55FA58B5" w14:textId="651E6AF4" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kabinetas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="002A0BE6" w14:textId="668EDCD7" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DA0648">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(plane</w:t>
+            </w:r>
+            <w:r w:rsidR="00F2481F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I-108</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34E5E931" w14:textId="1DC3374D" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33DEE29E" w14:textId="77777777" w:rsidR="0033638E" w:rsidRDefault="0033638E" w:rsidP="00FB1D5B">
+          <w:p w14:paraId="27D24EFE" w14:textId="77777777" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>55,10 kv.m</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="406C9EF9" w14:textId="77777777" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="156D5171" w14:textId="77777777" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5210FA06" w14:textId="77777777" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78F3CA28" w14:textId="77777777" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="732FC63A" w14:textId="733AF362" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>54,52 kv.m</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08A89AF2" w14:textId="77777777" w:rsidR="0033638E" w:rsidRDefault="0033638E" w:rsidP="00FB1D5B">
+          <w:p w14:paraId="0AD49F93" w14:textId="77777777" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BĮ Kauno Algio Žikevičiaus saugaus vaiko mokykla</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="474CFDB2" w14:textId="58CC2145" w:rsidR="0033638E" w:rsidRDefault="0033638E" w:rsidP="00FB1D5B">
+          <w:p w14:paraId="19FA91A9" w14:textId="63FF5706" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00CA058A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-09-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB2D045" w14:textId="6E13C901" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2026-06-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32ECB2AC" w14:textId="3A81127A" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pirmadieniais,Antradieniais  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trečiadieniais </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ketvirtadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38F8B3CE" w14:textId="41247E90" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DA0648">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13:00-15:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1507" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3816B99B" w14:textId="77777777" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>panauda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5ADB4BFE" w14:textId="77777777" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Trumpalaikė savivaldybės turto panaudos sutartis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA0648" w14:paraId="48A2397E" w14:textId="77777777" w:rsidTr="00DD077A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05319E48" w14:textId="7C5CFA2A" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DA0648">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="76ECAE08" w14:textId="77777777" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DA0648">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Šiaurės pr. 97,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B91F072" w14:textId="70DD6642" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DA0648">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kaunas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1634" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78A8EDD4" w14:textId="77777777" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DA0648">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03B8E7F6" w14:textId="77777777" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DA0648">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nr.II-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08C2196A" w14:textId="67A78B47" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DA0648">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Aktų salė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="19559C60" w14:textId="21970480" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DA0648">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>210,09 kv.m.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="045CD071" w14:textId="399476F2" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DA0648">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kauno Miko Petrausko scenos menų mokykla</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2444" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0FA3F098" w14:textId="6B2DFCDE" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DA0648">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00F2481F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-09-</w:t>
+            </w:r>
+            <w:r w:rsidR="00F2481F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F51A00F" w14:textId="77776A26" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DA0648">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00F2481F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-05-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="197612B4" w14:textId="77777777" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DA0648">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pirmadieniais  Trečiadieniais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77B5300D" w14:textId="351BB7A4" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DA0648">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14:30-1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F2481F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00F2481F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1507" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D015AFB" w14:textId="74822448" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DA0648">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>panauda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="380C3D8E" w14:textId="3FB6D19F" w:rsidR="00DA0648" w:rsidRDefault="00DA0648" w:rsidP="00DA0648">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Trumpalaikė savivaldybės turto panaudos sutartis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F2481F" w14:paraId="46C0D66A" w14:textId="77777777" w:rsidTr="00DD077A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D19D0DA" w14:textId="1C803E69" w:rsidR="00F2481F" w:rsidRDefault="00B575D7" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00F2481F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="326DEDEC" w14:textId="77777777" w:rsidR="00F2481F" w:rsidRDefault="00F2481F" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Šiaurės pr. 97,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E4D4F73" w14:textId="77777777" w:rsidR="00F2481F" w:rsidRDefault="00F2481F" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kaunas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1634" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36EDCB04" w14:textId="77777777" w:rsidR="00F2481F" w:rsidRDefault="00F2481F" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nr.I-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B9222EE" w14:textId="77777777" w:rsidR="00F2481F" w:rsidRDefault="00F2481F" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (plane I-135)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1052F36F" w14:textId="77777777" w:rsidR="00F2481F" w:rsidRDefault="00F2481F" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>kabinetas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59519D2C" w14:textId="77777777" w:rsidR="00F2481F" w:rsidRDefault="00F2481F" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>54,47 kv.m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B079580" w14:textId="77777777" w:rsidR="00F2481F" w:rsidRDefault="00F2481F" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Fizinis asmuo,keramikos būrelis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2444" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CFF1448" w14:textId="52FB6ED0" w:rsidR="00F2481F" w:rsidRDefault="00F2481F" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-09-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40BA049E" w14:textId="1388CAF4" w:rsidR="00F2481F" w:rsidRDefault="00F2481F" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-12-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B5001E8" w14:textId="77777777" w:rsidR="00F2481F" w:rsidRDefault="00F2481F" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pirmadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0765F953" w14:textId="77777777" w:rsidR="00F2481F" w:rsidRDefault="00F2481F" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>16:00-17:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1507" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E1AA909" w14:textId="77777777" w:rsidR="00F2481F" w:rsidRDefault="00F2481F" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6 eurai/val</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD3ADD7" w14:textId="4721E9FB" w:rsidR="00F2481F" w:rsidRDefault="00F2481F" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Savivaldybės turto trumpalaikės nuomos sutartis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F2481F" w14:paraId="5F4F78AB" w14:textId="77777777" w:rsidTr="00DD077A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18DA590A" w14:textId="77777777" w:rsidR="00F2481F" w:rsidRDefault="00F2481F" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B969E71" w14:textId="77777777" w:rsidR="00F2481F" w:rsidRDefault="00F2481F" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Šiaurės pr. 97,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C49054E" w14:textId="77777777" w:rsidR="00F2481F" w:rsidRDefault="00F2481F" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kaunas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1634" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="085D5A48" w14:textId="77777777" w:rsidR="00F2481F" w:rsidRDefault="00F2481F" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="005D2093" w14:textId="77777777" w:rsidR="00F2481F" w:rsidRDefault="00F2481F" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nr.I-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FB76585" w14:textId="77777777" w:rsidR="00F2481F" w:rsidRDefault="00F2481F" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(plane I-109)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09BE690D" w14:textId="77777777" w:rsidR="00F2481F" w:rsidRDefault="00F2481F" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>kabinetas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68D0CF60" w14:textId="77777777" w:rsidR="00F2481F" w:rsidRDefault="00F2481F" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>53,81 kv.m.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB075FE" w14:textId="77777777" w:rsidR="00F2481F" w:rsidRDefault="00F2481F" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>UAB Šachmatų Mokykla</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2444" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65AB4E57" w14:textId="6776852C" w:rsidR="00F2481F" w:rsidRDefault="00F2481F" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0BDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-09-</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0BDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77E93ADD" w14:textId="043ADCC9" w:rsidR="00F2481F" w:rsidRDefault="00F2481F" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0BDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-06-</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0BDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="498439A1" w14:textId="77777777" w:rsidR="00F2481F" w:rsidRDefault="00F2481F" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Antradieniais 13:00-15:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1507" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70A3AD60" w14:textId="77777777" w:rsidR="00F2481F" w:rsidRDefault="00F2481F" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6 eurai/val</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="523F3E8D" w14:textId="6E5DA169" w:rsidR="00F2481F" w:rsidRDefault="00F2481F" w:rsidP="00DD077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Savivaldybės  turto trumpalaikės nuomos sutartis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B061D" w14:paraId="0718BAD5" w14:textId="77777777" w:rsidTr="00DD077A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0FB609AD" w14:textId="7D44481D" w:rsidR="009B061D" w:rsidRDefault="00B575D7" w:rsidP="009B061D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
+            <w:r w:rsidR="009B061D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2ABDA82E" w14:textId="77777777" w:rsidR="009B061D" w:rsidRDefault="009B061D" w:rsidP="009B061D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Šiaurės pr. 97,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="559DDDE8" w14:textId="48E9B34B" w:rsidR="009B061D" w:rsidRDefault="009B061D" w:rsidP="009B061D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kaunas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1634" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48902222" w14:textId="77777777" w:rsidR="009B061D" w:rsidRDefault="009B061D" w:rsidP="009B061D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nr.II-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2456DFA1" w14:textId="5C7A3CAE" w:rsidR="009B061D" w:rsidRDefault="009B061D" w:rsidP="009B061D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        Aktų salė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33CDEEDE" w14:textId="5876C03E" w:rsidR="009B061D" w:rsidRDefault="009B061D" w:rsidP="009B061D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>210,09 kv.m.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E518A25" w14:textId="5EB9ECFA" w:rsidR="009B061D" w:rsidRDefault="009B061D" w:rsidP="009B061D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NVŠ Kauno karatė kiokušin „SHODAN“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2444" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1DC52696" w14:textId="7950D950" w:rsidR="009B061D" w:rsidRDefault="009B061D" w:rsidP="009B061D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00372EF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-09-0</w:t>
+            </w:r>
+            <w:r w:rsidR="00372EF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F661452" w14:textId="0B07183E" w:rsidR="009B061D" w:rsidRDefault="009B061D" w:rsidP="009B061D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00372EF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-06-1</w:t>
+            </w:r>
+            <w:r w:rsidR="00372EF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A2660BB" w14:textId="0143A525" w:rsidR="009B061D" w:rsidRDefault="009B061D" w:rsidP="009B061D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pirmadienis ir </w:t>
+            </w:r>
+            <w:r w:rsidR="00372EF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trečiadieniais </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>17:30-18:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="192DA2EF" w14:textId="44850AED" w:rsidR="009B061D" w:rsidRDefault="006E0BDA" w:rsidP="009B061D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Penktadieniais</w:t>
+            </w:r>
+            <w:r w:rsidR="009B061D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  17:30_1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="009B061D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1507" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06D0571C" w14:textId="6D4EB97E" w:rsidR="009B061D" w:rsidRDefault="009B061D" w:rsidP="009B061D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8 eurai/val</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01AA8E10" w14:textId="002EF6D6" w:rsidR="009B061D" w:rsidRDefault="009B061D" w:rsidP="009B061D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Savivaldybės nekilnojamojo turto trumpalaikės nuomos sutartis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E0BDA" w14:paraId="2E104F69" w14:textId="77777777" w:rsidTr="00DD077A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41025249" w14:textId="2B342879" w:rsidR="006E0BDA" w:rsidRDefault="00B575D7" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0BDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B43219E" w14:textId="77777777" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Šiaurės pr. 97,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="111B8839" w14:textId="296D54A9" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kaunas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1634" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62559BF4" w14:textId="77777777" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nr.II-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6845B40B" w14:textId="094CC133" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        Aktų salė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5518F2D2" w14:textId="609C8809" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>210,09 kv.m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3928408D" w14:textId="701B982F" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>VšĮ šokių studija „Mida“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2444" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7AC5F513" w14:textId="77777777" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-09-09-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DAA37E3" w14:textId="1AC99C6B" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="362EE033" w14:textId="77777777" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penktadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58412807" w14:textId="3F5BCB2F" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>16:00-17:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1507" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56A98755" w14:textId="3F8EAEEE" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8 eurai/val</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40B9AC35" w14:textId="5FD9A6AB" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Savivaldybės nekilnojamojo turto trumpalaikės nuomos sutartis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E0BDA" w14:paraId="6BF6086C" w14:textId="77777777" w:rsidTr="00DD077A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7ACE4093" w14:textId="516C9A56" w:rsidR="006E0BDA" w:rsidRDefault="00B575D7" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0BDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F931AC9" w14:textId="77777777" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Šiaurės pr. 97,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55903FA9" w14:textId="69776430" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kaunas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1634" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="244B771B" w14:textId="77777777" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nr.II-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19E724C4" w14:textId="7E250F56" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        Aktų salė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="537A3C08" w14:textId="6ECA4FD9" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>210,09 kv.m.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="135DEE07" w14:textId="6266308A" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>VšĮ „Studio Dream“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2444" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05610FF4" w14:textId="37DB20AA" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-09-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>08</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77ADB3BE" w14:textId="796205EF" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DD57163" w14:textId="77777777" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Antradienis Ketvirtadienis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15814455" w14:textId="1DFBA062" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>17;00-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1507" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B2736CA" w14:textId="24F405EF" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8 eurai/val</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A6DA8EA" w14:textId="40946E7A" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Savivaldybės nekilnojamojo turto trumpalaikės nuomos sutartis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E0BDA" w14:paraId="5C7933E7" w14:textId="77777777" w:rsidTr="00DD077A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08648085" w14:textId="4893BD1C" w:rsidR="006E0BDA" w:rsidRDefault="00B575D7" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0BDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="762E3681" w14:textId="77777777" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Šiaurės pr. 97,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12A326F7" w14:textId="65EDF037" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kaunas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1634" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="742569D6" w14:textId="77777777" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nr.I-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A5A1A3F" w14:textId="77777777" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (plane I-135)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="181A917F" w14:textId="4DADC51E" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>kabinetas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E4C7EB7" w14:textId="1E6FEEC3" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>54,47 kv.m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67A61A8E" w14:textId="3A8B5249" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>MB „Programavimo ABC“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2444" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52AC42BC" w14:textId="77777777" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CB451F1" w14:textId="08190CDB" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2026-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB871E1" w14:textId="22351B01" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Antradienis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A559EE3" w14:textId="075EFC99" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1507" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71BD5A7B" w14:textId="08D7A7B6" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6 eurai/val</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08450FBB" w14:textId="5449B60D" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Savivaldybės nekilnojamojo turto trumpalaikės nuomos sutartis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E0BDA" w14:paraId="416EC08C" w14:textId="77777777" w:rsidTr="00DD077A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="16D1B861" w14:textId="09BD03B2" w:rsidR="006E0BDA" w:rsidRDefault="00B575D7" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0BDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C35D136" w14:textId="77777777" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Šiaurės pr. 97,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="069B1D1C" w14:textId="67A7F6BB" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kaunas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1634" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31B1565A" w14:textId="77777777" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B4A7C2E" w14:textId="77777777" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Nr.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="738AE778" w14:textId="77777777" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(plane I-105)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07B873AC" w14:textId="342FFFA0" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>klasė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A3A3F50" w14:textId="2BB93853" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>53,62 kv.m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="379BB1E3" w14:textId="174A3C7E" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>UAB“Bananas“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2444" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C59DD57" w14:textId="770A3E0C" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="003B137A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-09-1</w:t>
             </w:r>
-            <w:r w:rsidR="00CA058A">
+            <w:r w:rsidR="003B137A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E8D0F12" w14:textId="1C3F5D18" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="003B137A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r w:rsidR="003B137A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            <w:r w:rsidR="000A31E2">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="003B137A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="348815C8" w14:textId="571AE360" w:rsidR="006E0BDA" w:rsidRDefault="003B137A" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ketvirtadieniais</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0BDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B04126D" w14:textId="25B4DBE9" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="003B137A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:00-1</w:t>
+            </w:r>
+            <w:r w:rsidR="003B137A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="003B137A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1507" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1643CBF2" w14:textId="36C91A16" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6 eurai/val</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41F3CF91" w14:textId="5BFA80E7" w:rsidR="006E0BDA" w:rsidRDefault="006E0BDA" w:rsidP="006E0BDA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Savivaldybės nekilnojamojo turto trumpalaikės nuomos sutartis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B137A" w14:paraId="0B809AA6" w14:textId="77777777" w:rsidTr="00DD077A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="733636CF" w14:textId="6E93C10C" w:rsidR="003B137A" w:rsidRDefault="00B575D7" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="003B137A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="17DDB707" w14:textId="77777777" w:rsidR="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Šiaurės pr. 97,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01E199E4" w14:textId="2FC357CB" w:rsidR="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kaunas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1634" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="740BCED3" w14:textId="77777777" w:rsidR="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="040A6AD1" w14:textId="77777777" w:rsidR="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Nr.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EB098A3" w14:textId="77777777" w:rsidR="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(plane I-105)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46D96884" w14:textId="77DC6E57" w:rsidR="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>klasė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D8B5BA3" w14:textId="5E820A99" w:rsidR="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>53,62 kv.m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="064731DE" w14:textId="4A3624C9" w:rsidR="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>UAB“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Edukacija“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2444" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71D1A986" w14:textId="0A3FBFB2" w:rsidR="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2026-09-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="136179BC" w14:textId="77777777" w:rsidR="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2027-05-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D87E51C" w14:textId="77777777" w:rsidR="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ketvirtadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7450C738" w14:textId="1FC48E7A" w:rsidR="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:00-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1507" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59F7AAAD" w14:textId="5340F680" w:rsidR="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6 eurai/val</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D5B8817" w14:textId="7E3D5FAB" w:rsidR="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Savivaldybės nekilnojamojo turto trumpalaikės nuomos sutartis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B137A" w14:paraId="7FE48728" w14:textId="77777777" w:rsidTr="00DD077A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7109EE3D" w14:textId="03ED822B" w:rsidR="003B137A" w:rsidRDefault="00B575D7" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="003B137A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="196703B7" w14:textId="77777777" w:rsidR="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Šiaurės pr. 97,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25059A70" w14:textId="20065262" w:rsidR="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kaunas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1634" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D933758" w14:textId="77777777" w:rsidR="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03BEF839" w14:textId="4B85D685" w:rsidR="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Nr.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I-10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50456099" w14:textId="1887E0AA" w:rsidR="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(plane I-10</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>-06-1</w:t>
-[...34 lines deleted...]
-              <w:t>Ketvirtadieniais</w:t>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63029353" w14:textId="1097A8C6" w:rsidR="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>klasė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74DAD2C8" w14:textId="6CF99104" w:rsidR="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>96</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kv.m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="09D5379F" w14:textId="4D77A5C7" w:rsidR="003B137A" w:rsidRPr="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VšĮ „Robotikos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Akademija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2444" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6D51845B" w14:textId="2917C6F7" w:rsidR="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2026-09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B4F9682" w14:textId="5E7A2915" w:rsidR="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2027-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="674DF861" w14:textId="0EC39315" w:rsidR="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Penktadieniais</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ACA126A" w14:textId="18294912" w:rsidR="0033638E" w:rsidRDefault="0033638E" w:rsidP="00A43733">
-[...34 lines deleted...]
-              <w:t>13:00-14:00 .</w:t>
+          <w:p w14:paraId="53C39711" w14:textId="16BA3418" w:rsidR="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:00-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
-            <w:hideMark/>
-[...17 lines deleted...]
-              <w:t>panauda</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="11874BE2" w14:textId="3A6EAFA5" w:rsidR="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6 eurai/val</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
-            <w:hideMark/>
-[...7752 lines deleted...]
-              <w:jc w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E76D560" w14:textId="435511CD" w:rsidR="003B137A" w:rsidRDefault="003B137A" w:rsidP="003B137A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Savivaldybės nekilnojamojo turto trumpalaikės nuomos sutartis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39DC86E4" w14:textId="77777777" w:rsidR="0033638E" w:rsidRDefault="0033638E" w:rsidP="0033638E"/>
-[...1 lines deleted...]
-    <w:sectPr w:rsidR="004314FF" w:rsidSect="0033638E">
+    <w:p w14:paraId="15725493" w14:textId="77777777" w:rsidR="004314FF" w:rsidRDefault="004314FF"/>
+    <w:sectPr w:rsidR="004314FF" w:rsidSect="00DA0648">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="567" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -8750,140 +6071,90 @@
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0033638E"/>
-[...17 lines deleted...]
-    <w:rsid w:val="003C709B"/>
+    <w:rsidRoot w:val="00DA0648"/>
+    <w:rsid w:val="00372EF4"/>
+    <w:rsid w:val="003B137A"/>
     <w:rsid w:val="004314FF"/>
-    <w:rsid w:val="00453748"/>
-[...22 lines deleted...]
-    <w:rsid w:val="008A0FA3"/>
+    <w:rsid w:val="006E0BDA"/>
+    <w:rsid w:val="007D001C"/>
     <w:rsid w:val="008E707D"/>
-    <w:rsid w:val="009016D1"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00E8166F"/>
+    <w:rsid w:val="009B061D"/>
+    <w:rsid w:val="00B575D7"/>
+    <w:rsid w:val="00DA0648"/>
     <w:rsid w:val="00ED7F68"/>
-    <w:rsid w:val="00F505FD"/>
-    <w:rsid w:val="00F94335"/>
+    <w:rsid w:val="00F2481F"/>
     <w:rsid w:val="00FC1A13"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="79962FF7"/>
+  <w14:docId w14:val="52CCA9BF"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{48A95E8D-CC6A-48CC-8BA5-79A4C9F59347}"/>
+  <w15:docId w15:val="{EEADC8A9-990F-4873-93C0-F7679A5B5297}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -9243,632 +6514,631 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="254" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrat1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
     <w:link w:val="Antrat1Diagrama"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDN/>
       <w:spacing w:before="360" w:after="80" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrat2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
     <w:link w:val="Antrat2Diagrama"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDN/>
       <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrat3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
     <w:link w:val="Antrat3Diagrama"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDN/>
       <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrat4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
     <w:link w:val="Antrat4Diagrama"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDN/>
       <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrat5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
     <w:link w:val="Antrat5Diagrama"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDN/>
       <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrat6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
     <w:link w:val="Antrat6Diagrama"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDN/>
       <w:spacing w:before="40" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrat7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
     <w:link w:val="Antrat7Diagrama"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDN/>
       <w:spacing w:before="40" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrat8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
     <w:link w:val="Antrat8Diagrama"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDN/>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrat9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
     <w:link w:val="Antrat9Diagrama"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDN/>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Antrat1Diagrama">
     <w:name w:val="Antraštė 1 Diagrama"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:link w:val="Antrat1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Antrat2Diagrama">
     <w:name w:val="Antraštė 2 Diagrama"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:link w:val="Antrat2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Antrat3Diagrama">
     <w:name w:val="Antraštė 3 Diagrama"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:link w:val="Antrat3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Antrat4Diagrama">
     <w:name w:val="Antraštė 4 Diagrama"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:link w:val="Antrat4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Antrat5Diagrama">
     <w:name w:val="Antraštė 5 Diagrama"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:link w:val="Antrat5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Antrat6Diagrama">
     <w:name w:val="Antraštė 6 Diagrama"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:link w:val="Antrat6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Antrat7Diagrama">
     <w:name w:val="Antraštė 7 Diagrama"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:link w:val="Antrat7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Antrat8Diagrama">
     <w:name w:val="Antraštė 8 Diagrama"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:link w:val="Antrat8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Antrat9Diagrama">
     <w:name w:val="Antraštė 9 Diagrama"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:link w:val="Antrat9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pavadinimas">
     <w:name w:val="Title"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
     <w:link w:val="PavadinimasDiagrama"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDN/>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PavadinimasDiagrama">
     <w:name w:val="Pavadinimas Diagrama"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:link w:val="Pavadinimas"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paantrat">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
     <w:link w:val="PaantratDiagrama"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDN/>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PaantratDiagrama">
     <w:name w:val="Paantraštė Diagrama"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:link w:val="Paantrat"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citata">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
     <w:link w:val="CitataDiagrama"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDN/>
       <w:spacing w:before="160" w:line="259" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitataDiagrama">
     <w:name w:val="Citata Diagrama"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:link w:val="Citata"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sraopastraipa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="prastasis"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDN/>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Rykuspabraukimas">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Iskirtacitata">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
     <w:link w:val="IskirtacitataDiagrama"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDN/>
       <w:spacing w:before="360" w:after="360" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IskirtacitataDiagrama">
     <w:name w:val="Išskirta citata Diagrama"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:link w:val="Iskirtacitata"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Rykinuoroda">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="0033638E"/>
+    <w:rsid w:val="00DA0648"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
   <a:themeElements>
@@ -10152,55 +7422,70 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{2a48bbf3-0d75-40ae-a474-01f1cdbabdcf}" enabled="0" method="" siteId="{2a48bbf3-0d75-40ae-a474-01f1cdbabdcf}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1522</Characters>
+  <Pages>2</Pages>
+  <Words>1744</Words>
+  <Characters>995</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Pavadinimas</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4184</CharactersWithSpaces>
+  <CharactersWithSpaces>2734</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Daiva Trimailovienė</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>